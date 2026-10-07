--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -52,51 +52,51 @@
   <si>
     <t>Extensões Permitidas</t>
   </si>
   <si>
     <t>Código de Tipo de Documento</t>
   </si>
   <si>
     <t>Prefixo</t>
   </si>
   <si>
     <t>Ficheiro para Download</t>
   </si>
   <si>
     <t>Ficha Técnica de Habitação</t>
   </si>
   <si>
     <t>Não</t>
   </si>
   <si>
     <t>10 MB</t>
   </si>
   <si>
     <t>Sim</t>
   </si>
   <si>
-    <t>PDF</t>
+    <t>PDFA</t>
   </si>
   <si>
     <t>FTH</t>
   </si>
   <si>
     <t>REQ.02</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Procuração para outras finalidades</t>
   </si>
   <si>
     <t>5 MB</t>
   </si>
   <si>
     <t>POF</t>
   </si>
   <si>
     <t>LEG.11</t>
   </si>
@@ -537,51 +537,51 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">