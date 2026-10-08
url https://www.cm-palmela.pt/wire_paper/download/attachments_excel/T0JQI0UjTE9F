--- v0 (2026-09-17)
+++ v1 (2026-10-08)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Anexos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1920" uniqueCount="477">
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>N.º Máximo de Ficheiros</t>
   </si>
   <si>
     <t>Necessita Assinatura Digital</t>
   </si>
   <si>
     <t>Tamanho Máximo</t>
   </si>
   <si>
     <t>Obrigatório</t>
   </si>
   <si>
     <t>Extensões Permitidas</t>
   </si>
   <si>
     <t>Código de Tipo de Documento</t>
   </si>
   <si>
     <t>Prefixo</t>
   </si>
   <si>
@@ -64,657 +64,1428 @@
   <si>
     <t>Ata dos condóminos</t>
   </si>
   <si>
     <t>Não</t>
   </si>
   <si>
     <t>5 MB</t>
   </si>
   <si>
     <t>PDF</t>
   </si>
   <si>
     <t>ACTAC</t>
   </si>
   <si>
     <t>LEG.05</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>Anexo IC (PDF/A)</t>
+  </si>
+  <si>
+    <t>Sim</t>
+  </si>
+  <si>
+    <t>1 MB</t>
+  </si>
+  <si>
+    <t>PDFA</t>
+  </si>
+  <si>
+    <t>AIC</t>
+  </si>
+  <si>
+    <t>OUT.26</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32321/anexo_i_c___sintese_urbanistica_de_obras_de_edificacao_ou_obras_de_demolicao_an_03_02_adx.docx</t>
+  </si>
+  <si>
+    <t>Anexo IC (IFC)</t>
+  </si>
+  <si>
+    <t>IFC</t>
+  </si>
+  <si>
+    <t>AIC1</t>
+  </si>
+  <si>
+    <t>OUT.27</t>
+  </si>
+  <si>
     <t>Calendarização da execução da obra (PDF/A)</t>
   </si>
   <si>
-    <t>Sim</t>
-[...1 lines deleted...]
-  <si>
     <t>CEO</t>
   </si>
   <si>
+    <t>ARQ.15</t>
+  </si>
+  <si>
+    <t>Calendarização da execução da obra (IFC)</t>
+  </si>
+  <si>
+    <t>CEO1</t>
+  </si>
+  <si>
+    <t>ARQ.16</t>
+  </si>
+  <si>
+    <t>Certidão Negativa da Conservatória do Registo Predial</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>LEG.02</t>
+  </si>
+  <si>
+    <t>Cópia do Projecto submetido a parecer, devidamente autenticado</t>
+  </si>
+  <si>
+    <t>CPPEX</t>
+  </si>
+  <si>
+    <t>PEX.02</t>
+  </si>
+  <si>
+    <t>Certidão de teor da Conservatória Predial atualizada (ou código da Certidão permanente de Registo Predial)</t>
+  </si>
+  <si>
+    <t>CTC</t>
+  </si>
+  <si>
+    <t>LEG.01</t>
+  </si>
+  <si>
+    <t>Certidão de teor da Conservatória Comercial (ou código da Certidão permanente de Registo Comercial)</t>
+  </si>
+  <si>
+    <t>CTCC</t>
+  </si>
+  <si>
+    <t>LEG.03</t>
+  </si>
+  <si>
+    <t>Declaração do comunicante da ausência de pronúncia da entidade externa no prazo legal</t>
+  </si>
+  <si>
+    <t>DAPEX</t>
+  </si>
+  <si>
+    <t>PEX.04</t>
+  </si>
+  <si>
+    <t>Declaração de conformidade dos limites constantes do parecer favorável da Informação Prévia - Coordenador do Projeto</t>
+  </si>
+  <si>
+    <t>DCIPCP</t>
+  </si>
+  <si>
+    <t>ARQ.05</t>
+  </si>
+  <si>
+    <t>Declaração de conformidade dos limites constantes do parecer favorável da Informação Prévia - Autor do Projeto</t>
+  </si>
+  <si>
+    <t>DCIPPA</t>
+  </si>
+  <si>
+    <t>ARQ.10</t>
+  </si>
+  <si>
+    <t>Comprovativo da solicitação da consulta a entidades externas</t>
+  </si>
+  <si>
+    <t>DCPEX</t>
+  </si>
+  <si>
+    <t>PEX.03</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional -Técnico autor do projeto que comprove que a desconformidade com as normas em vigor não é originada nem agravada pela operação de reabilitação urbana</t>
+  </si>
+  <si>
+    <t>DHPAP</t>
+  </si>
+  <si>
+    <t>ARQ.13</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Coordenador do Projeto</t>
+  </si>
+  <si>
+    <t>DHPCP</t>
+  </si>
+  <si>
+    <t>ARQ.03</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Levantamento Topográfico</t>
+  </si>
+  <si>
+    <t>DHPLT</t>
+  </si>
+  <si>
+    <t>TOP.08</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Projeto de Arquitetura</t>
+  </si>
+  <si>
+    <t>DHPPA</t>
+  </si>
+  <si>
+    <t>ARQ.08</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Plano de Acessibilidades</t>
+  </si>
+  <si>
+    <t>DHPPAC</t>
+  </si>
+  <si>
+    <t>PAC.04</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Projeto de reforço sísmico</t>
+  </si>
+  <si>
+    <t>DHPPS</t>
+  </si>
+  <si>
+    <t>RNT.11</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Relatório de avaliação sísmica</t>
+  </si>
+  <si>
+    <t>DHPRAS</t>
+  </si>
+  <si>
+    <t>RNT.04</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Regulamento Geral do Ruído</t>
+  </si>
+  <si>
+    <t>DHPRGR</t>
+  </si>
+  <si>
+    <t>RGR.04</t>
+  </si>
+  <si>
+    <t>Declaração em como o produto não comporta risco para a satisfação de requisitos de desempenho e segurança (PDF/A)</t>
+  </si>
+  <si>
+    <t>DNCR</t>
+  </si>
+  <si>
+    <t>ARQ.96</t>
+  </si>
+  <si>
+    <t>Declaração em como o produto não comporta risco para a satisfação de requisitos de desempenho e segurança (IFC)</t>
+  </si>
+  <si>
+    <t>DNCR1</t>
+  </si>
+  <si>
+    <t>ARQ.97</t>
+  </si>
+  <si>
+    <t>Documento comprovativo da qualidade de titular</t>
+  </si>
+  <si>
+    <t>DOCTIT</t>
+  </si>
+  <si>
+    <t>LEG.04</t>
+  </si>
+  <si>
+    <t>Documento com identificação de outros titulares</t>
+  </si>
+  <si>
+    <t>DOUT</t>
+  </si>
+  <si>
+    <t>LEG.10</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/25674/identificacao_dos_demais_titulares_fe_03_02_av_v_01_6mar2025.docx</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Discriminação das partes do edifício correspondentes às várias frações e partes comuns, valor relativo de cada fração, expressa em percentagem ou permilagem, do valor total do prédio (PDF/A)</t>
+  </si>
+  <si>
+    <t>DPHO</t>
+  </si>
+  <si>
+    <t>PHO.04</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/document/file/22153/anexo___vphdpe_fe0302_adu.docx</t>
+  </si>
+  <si>
+    <t>Discriminação das partes do edifício correspondentes às várias frações e partes comuns, valor relativo de cada fração, expressa em percentagem ou permilagem, do valor total do prédio (IFC)</t>
+  </si>
+  <si>
+    <t>DPHO1</t>
+  </si>
+  <si>
+    <t>PHO.05</t>
+  </si>
+  <si>
+    <t>Estudo arqueológico (Operações urbanísticas inseridas no Nível 1 - Sensibilidade elevada) - Artº 24º PDM</t>
+  </si>
+  <si>
+    <t>PDFA;IFC;DWFX</t>
+  </si>
+  <si>
+    <t>EASE</t>
+  </si>
+  <si>
+    <t>PDM.06</t>
+  </si>
+  <si>
+    <t>Estudo arqueológico (Operações urbanísticas inseridas no Nível 2 - Sensibilidade intermédia) - Artº 24º PDM</t>
+  </si>
+  <si>
+    <t>EASI</t>
+  </si>
+  <si>
+    <t>PDM.07</t>
+  </si>
+  <si>
+    <t>Estudo de conjunto que preveja o desenvolvimento integrado do prédio, articulando funções ambientais, florestais e edificatórias - Artº 88º PDM</t>
+  </si>
+  <si>
+    <t>ECDIP</t>
+  </si>
+  <si>
+    <t>PDM.15</t>
+  </si>
+  <si>
+    <t>Estudos destinados a comprovar a inexistência de condições de incompatibilidade - Artº 156º PDM</t>
+  </si>
+  <si>
+    <t>ECICI</t>
+  </si>
+  <si>
+    <t>PDM.21</t>
+  </si>
+  <si>
+    <t>Estimativa do custo total da obra (PDF/A)</t>
+  </si>
+  <si>
+    <t>ECTO</t>
+  </si>
+  <si>
+    <t>ARQ.17</t>
+  </si>
+  <si>
+    <t>Estimativa do custo total da obra (IFC)</t>
+  </si>
+  <si>
+    <t>ECTO1</t>
+  </si>
+  <si>
+    <t>ARQ.18</t>
+  </si>
+  <si>
+    <t>Estudo específico, considerando viaturas de serviço e modos de transporte de funcionários e de utilizadores - Artº 93º PDM</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>PDM.17</t>
+  </si>
+  <si>
+    <t>Estudo específico de dimensionamento do estacionamento automóvel - Artº 51º PDM</t>
+  </si>
+  <si>
+    <t>EEDEA</t>
+  </si>
+  <si>
+    <t>PDM.10</t>
+  </si>
+  <si>
+    <t>Elaboração de estudos de incidências ambientais - Artº 16º PDM</t>
+  </si>
+  <si>
+    <t>EEIA</t>
+  </si>
+  <si>
+    <t>PDM.05</t>
+  </si>
+  <si>
+    <t>Elaboração e execução de um plano de descontaminação - Artº 15º PDM</t>
+  </si>
+  <si>
+    <t>EEPD</t>
+  </si>
+  <si>
+    <t>PDM.04</t>
+  </si>
+  <si>
+    <t>Estimativa dos encargos urbanísticos (PDF/A)</t>
+  </si>
+  <si>
+    <t>EEU</t>
+  </si>
+  <si>
+    <t>ARQ.19</t>
+  </si>
+  <si>
+    <t>Estimativa dos encargos urbanísticos (IFC)</t>
+  </si>
+  <si>
+    <t>EEU1</t>
+  </si>
+  <si>
+    <t>ARQ.20</t>
+  </si>
+  <si>
+    <t>Estudo geotécnico que comprove que estão devidamente acauteladas as condições de segurança estrutural do edifício e dos edifícios localizados nas zonas envolventes afetadas pela intervenção - Artº 11º PDM</t>
+  </si>
+  <si>
+    <t>EG11</t>
+  </si>
+  <si>
+    <t>PDM.01</t>
+  </si>
+  <si>
+    <t>Estudos geotécnicos, estudos de avaliação da capacidade estrutural  - Artº 13º PDM</t>
+  </si>
+  <si>
+    <t>EG13</t>
+  </si>
+  <si>
+    <t>PDM.02</t>
+  </si>
+  <si>
+    <t>Estudos de prospeção de análises químicas - Artº 15º PDM</t>
+  </si>
+  <si>
+    <t>EPAQ</t>
+  </si>
+  <si>
+    <t>PDM.03</t>
+  </si>
+  <si>
+    <t>Estudo de conformidade com o Regulamento Geral do Ruído (PDF/A)</t>
+  </si>
+  <si>
+    <t>ERGR</t>
+  </si>
+  <si>
+    <t>RGR.06</t>
+  </si>
+  <si>
+    <t>Estudo de conformidade com o Regulamento Geral do Ruído (IFC)</t>
+  </si>
+  <si>
+    <t>ERGR1</t>
+  </si>
+  <si>
+    <t>RGR.07</t>
+  </si>
+  <si>
+    <t>Estudo urbanístico demonstrativo do respetivo enquadramento formal e funcional com a envolvente - Artº 142º PDM</t>
+  </si>
+  <si>
+    <t>EU142</t>
+  </si>
+  <si>
+    <t>PDM.20</t>
+  </si>
+  <si>
+    <t>Estudo urbanístico que demonstre que valorizamcomprovadamente o conjunto em que se inserem - Artº 49º PDM</t>
+  </si>
+  <si>
+    <t>EU49</t>
+  </si>
+  <si>
+    <t>PDM.09</t>
+  </si>
+  <si>
+    <t>Estudo urbanístico - Artº 54º PDM</t>
+  </si>
+  <si>
+    <t>EU54</t>
+  </si>
+  <si>
+    <t>PDM.11</t>
+  </si>
+  <si>
+    <t>Estudo urbanístico - Artº 73º PDM</t>
+  </si>
+  <si>
+    <t>EU73</t>
+  </si>
+  <si>
+    <t>PDM.14</t>
+  </si>
+  <si>
+    <t>Estudo urbanístico que assegure articulações formais e funcionais adequadas com a envolvente e garanta a existência de acesso e de infraestruturação compatível, se necessário recorrendo a sistemas autónomos - Artº 99º PDM</t>
+  </si>
+  <si>
+    <t>EU99</t>
+  </si>
+  <si>
+    <t>PDM.18</t>
+  </si>
+  <si>
+    <t>Estudo urbanístico que evidencie articulações físicas e funcionais com a envolvente - Artº 61º PDM</t>
+  </si>
+  <si>
+    <t>EUAFF</t>
+  </si>
+  <si>
+    <t>PDM.13</t>
+  </si>
+  <si>
+    <t>Estudo urbanístico que assegure a requalificação destas áreas, a sua integração ambiental, enquadramento paisagístico e compatibilização com a ocupação envolvente - Artº 58º PDM</t>
+  </si>
+  <si>
+    <t>EURA</t>
+  </si>
+  <si>
+    <t>PDM.12</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade técnica, económica, social e ambiental, nos termos da legislação em vigor, que demonstre a existência de aptidão - Artsº 90º e 91º PDM</t>
+  </si>
+  <si>
+    <t>EVT</t>
+  </si>
+  <si>
+    <t>PDM.16</t>
+  </si>
+  <si>
+    <t>Folha de cálculo de índices e parâmetros urbanísticos (PDF/A)</t>
+  </si>
+  <si>
+    <t>FCI</t>
+  </si>
+  <si>
+    <t>ARQ.28</t>
+  </si>
+  <si>
+    <t>Folha de cálculo de índices e parâmetros urbanísticos (IFC)</t>
+  </si>
+  <si>
+    <t>FCI1</t>
+  </si>
+  <si>
+    <t>ARQ.29</t>
+  </si>
+  <si>
+    <t>Folha de cálculo de índices e parâmetros urbanísticos (XLS)</t>
+  </si>
+  <si>
+    <t>ODS;XLS;XLSX</t>
+  </si>
+  <si>
+    <t>FCI2</t>
+  </si>
+  <si>
+    <t>ARQ.30</t>
+  </si>
+  <si>
+    <t>Ficha do Instituto Nacional de Estatística (Q1, Q2, Q3, Q6)</t>
+  </si>
+  <si>
+    <t>FINEI</t>
+  </si>
+  <si>
+    <t>ARQ.21</t>
+  </si>
+  <si>
+    <t>Fundamentação da não entrega de Plano de Acessibilidades</t>
+  </si>
+  <si>
+    <t>FNPACS</t>
+  </si>
+  <si>
+    <t>PAC.01</t>
+  </si>
+  <si>
+    <t>Fundamentação da não entrega do Projeto de reforço sísmico</t>
+  </si>
+  <si>
+    <t>FNPRS</t>
+  </si>
+  <si>
+    <t>RNT.08</t>
+  </si>
+  <si>
+    <t>Fundamentação da não entrega do Relatório de avaliação sísmica</t>
+  </si>
+  <si>
+    <t>FNRAS</t>
+  </si>
+  <si>
+    <t>RNT.01</t>
+  </si>
+  <si>
+    <t>Fundamentação da não entrega do Estudo de conformidade com Regulamento Geral do Ruído</t>
+  </si>
+  <si>
+    <t>FNRGR</t>
+  </si>
+  <si>
+    <t>RGR.01</t>
+  </si>
+  <si>
+    <t>Fotografia</t>
+  </si>
+  <si>
+    <t>30 MB</t>
+  </si>
+  <si>
+    <t>FOTO</t>
+  </si>
+  <si>
+    <t>Infraestruturas locais e ligação às infraestruturas gerais (DWFx)</t>
+  </si>
+  <si>
+    <t>"DWFX;ASICS;ZIP"</t>
+  </si>
+  <si>
+    <t>IEL</t>
+  </si>
+  <si>
+    <t>Infraestruturas locais e ligação às infraestruturas gerais  (DWG, DXF)</t>
+  </si>
+  <si>
+    <t>DWG;DXF</t>
+  </si>
+  <si>
+    <t>IEL1</t>
+  </si>
+  <si>
+    <t>ARQ.43</t>
+  </si>
+  <si>
+    <t>Infraestruturas locais e ligação às infraestruturas gerais  (PDF/A)</t>
+  </si>
+  <si>
+    <t>IEL2</t>
+  </si>
+  <si>
+    <t>ARQ.44</t>
+  </si>
+  <si>
+    <t>Infraestruturas locais e ligação às infraestruturas gerais  (IFC)</t>
+  </si>
+  <si>
+    <t>IEL3</t>
+  </si>
+  <si>
+    <t>ARQ.45</t>
+  </si>
+  <si>
+    <t>Índice (PDF/A)</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>OUT.20</t>
+  </si>
+  <si>
+    <t>Índice (IFC)</t>
+  </si>
+  <si>
+    <t>IND1</t>
+  </si>
+  <si>
+    <t>OUT.21</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (DXF,DWG)</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>TOP.03</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (DWFx)</t>
+  </si>
+  <si>
+    <t>DWFX;ASICS;ZIP</t>
+  </si>
+  <si>
+    <t>LT1</t>
+  </si>
+  <si>
+    <t>TOP.02</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (PDF/A)</t>
+  </si>
+  <si>
+    <t>LT2</t>
+  </si>
+  <si>
+    <t>TOP.04</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (IFC)</t>
+  </si>
+  <si>
+    <t>LT3</t>
+  </si>
+  <si>
+    <t>TOP.05</t>
+  </si>
+  <si>
+    <t>Memória descritiva da arquitetura, esclarecendo devidamente a pretensão (PDF/A)</t>
+  </si>
+  <si>
+    <t>MDA</t>
+  </si>
+  <si>
+    <t>ARQ.26</t>
+  </si>
+  <si>
+    <t>Memória descritiva da arquitetura, esclarecendo devidamente a pretensão (IFC)</t>
+  </si>
+  <si>
+    <t>MDA1</t>
+  </si>
+  <si>
+    <t>ARQ.27</t>
+  </si>
+  <si>
+    <t>Memória descritiva e justificativa acompanhada de proposta esquemática devidamente cotada</t>
+  </si>
+  <si>
+    <t>MDESP</t>
+  </si>
+  <si>
+    <t>ESP.03</t>
+  </si>
+  <si>
+    <t>Projeto de arquitetura (Plantas, Cortes e Alçados) (DWFx)</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>ARQ.34</t>
+  </si>
+  <si>
+    <t>Projeto de arquitetura (Plantas, Cortes e Alçados) (PDF/A)</t>
+  </si>
+  <si>
+    <t>PA2</t>
+  </si>
+  <si>
+    <t>ARQ.36</t>
+  </si>
+  <si>
+    <t>Projeto de arquitetura (Plantas, Cortes e Alçados) (IFC)</t>
+  </si>
+  <si>
+    <t>PA3</t>
+  </si>
+  <si>
+    <t>ARQ.37</t>
+  </si>
+  <si>
+    <t>Planta com áreas cedência (DWFx)</t>
+  </si>
+  <si>
+    <t>PACDP1</t>
+  </si>
+  <si>
+    <t>ARQ.49</t>
+  </si>
+  <si>
+    <t>Planta com áreas cedência (PDF/A)</t>
+  </si>
+  <si>
+    <t>PACDP2</t>
+  </si>
+  <si>
+    <t>ARQ.51</t>
+  </si>
+  <si>
+    <t>Planta com áreas cedência (IFC)</t>
+  </si>
+  <si>
+    <t>PACDP3</t>
+  </si>
+  <si>
+    <t>ARQ.52</t>
+  </si>
+  <si>
+    <t>Planta com áreas cedência (DXF, DWG)</t>
+  </si>
+  <si>
+    <t>PACDPM</t>
+  </si>
+  <si>
+    <t>ARQ.50</t>
+  </si>
+  <si>
+    <t>Planta de Localização e Extrato do instrumento urbanístico em vigor (PDM/PU/PP)</t>
+  </si>
+  <si>
+    <t>25 MB</t>
+  </si>
+  <si>
+    <t>PDFA;KML</t>
+  </si>
+  <si>
+    <t>PDM</t>
+  </si>
+  <si>
+    <t>TOP.01</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (DWFx)</t>
+  </si>
+  <si>
+    <t>50 MB</t>
+  </si>
+  <si>
+    <t>PDOUT</t>
+  </si>
+  <si>
+    <t>OUT.03</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (DXF, DWG)</t>
+  </si>
+  <si>
+    <t>PDOUT1</t>
+  </si>
+  <si>
+    <t>OUT.04</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (PDF/A)</t>
+  </si>
+  <si>
+    <t>PDOUT2</t>
+  </si>
+  <si>
+    <t>OUT.06</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (IFC)</t>
+  </si>
+  <si>
+    <t>PDOUT3</t>
+  </si>
+  <si>
+    <t>OUT.05</t>
+  </si>
+  <si>
+    <t>Peças desenhadas do Plano de Acessibilidades (PDF/A)</t>
+  </si>
+  <si>
+    <t>PDPAC1</t>
+  </si>
+  <si>
+    <t>PAC.09</t>
+  </si>
+  <si>
+    <t>Peças desenhadas do Plano de Acessibilidades (IFC)</t>
+  </si>
+  <si>
+    <t>PDPAC2</t>
+  </si>
+  <si>
+    <t>PAC.10</t>
+  </si>
+  <si>
+    <t>Peças desenhadas do Plano de Acessibilidades (DWFx)</t>
+  </si>
+  <si>
+    <t>PDPACS</t>
+  </si>
+  <si>
+    <t>PAC.08</t>
+  </si>
+  <si>
+    <t>Peças escritas de Outros Documentos (PDF/A)</t>
+  </si>
+  <si>
+    <t>PEOUT</t>
+  </si>
+  <si>
+    <t>OUT.01</t>
+  </si>
+  <si>
+    <t>Peças escritas de Outros Documentos (IFC)</t>
+  </si>
+  <si>
+    <t>PEOUT1</t>
+  </si>
+  <si>
+    <t>OUT.02</t>
+  </si>
+  <si>
+    <t>Peças escritas do Plano de Acessibilidades (IFC)</t>
+  </si>
+  <si>
+    <t>PEPAC1</t>
+  </si>
+  <si>
+    <t>PAC.07</t>
+  </si>
+  <si>
+    <t>Peças escritas do Plano de Acessibilidades (PDF/A)</t>
+  </si>
+  <si>
+    <t>PEPACS</t>
+  </si>
+  <si>
+    <t>PAC.06</t>
+  </si>
+  <si>
+    <t>Parecer(es) de Entidade(s) Externa(s)</t>
+  </si>
+  <si>
+    <t>PEX</t>
+  </si>
+  <si>
+    <t>PEX.01</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (DXF,DWG)</t>
+  </si>
+  <si>
+    <t>DXF;DWG;KML</t>
+  </si>
+  <si>
+    <t>PIOUT</t>
+  </si>
+  <si>
+    <t>ARQ.23</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (DWFx)</t>
+  </si>
+  <si>
+    <t>DWFX;KML;ASICS;ZIP</t>
+  </si>
+  <si>
+    <t>PIOUT1</t>
+  </si>
+  <si>
+    <t>ARQ.22</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (PDF/A)</t>
+  </si>
+  <si>
+    <t>PIOUT2</t>
+  </si>
+  <si>
+    <t>ARQ.24</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (IFC)</t>
+  </si>
+  <si>
+    <t>PIOUT3</t>
+  </si>
+  <si>
+    <t>ARQ.25</t>
+  </si>
+  <si>
+    <t>Planta do cadastro atual (DXF, DWG)</t>
+  </si>
+  <si>
+    <t>PLCA</t>
+  </si>
+  <si>
+    <t>ARQ.76</t>
+  </si>
+  <si>
+    <t>Planta  do cadastro atual (DWFx)</t>
+  </si>
+  <si>
+    <t>PLCA1</t>
+  </si>
+  <si>
+    <t>ARQ.75</t>
+  </si>
+  <si>
+    <t>Planta  do cadastro atual (PDF/A)</t>
+  </si>
+  <si>
+    <t>PLCA2</t>
+  </si>
+  <si>
+    <t>ARQ.77</t>
+  </si>
+  <si>
+    <t>Planta  do cadastro atual (IFC)</t>
+  </si>
+  <si>
+    <t>PLCA3</t>
+  </si>
+  <si>
+    <t>ARQ.78</t>
+  </si>
+  <si>
+    <t>Planta de transformação fundiária (DXF, DWG)</t>
+  </si>
+  <si>
+    <t>PLTF</t>
+  </si>
+  <si>
+    <t>ARQ.82</t>
+  </si>
+  <si>
+    <t>Planta de transformação fundiária (DWFx)</t>
+  </si>
+  <si>
+    <t>PLTF1</t>
+  </si>
+  <si>
+    <t>ARQ.81</t>
+  </si>
+  <si>
+    <t>Planta de transformação fundiária (PDF/A)</t>
+  </si>
+  <si>
+    <t>PLTF2</t>
+  </si>
+  <si>
+    <t>ARQ.83</t>
+  </si>
+  <si>
+    <t>Planta  de transformação fundiária (IFC)</t>
+  </si>
+  <si>
+    <t>PLTF3</t>
+  </si>
+  <si>
+    <t>ARQ.84</t>
+  </si>
+  <si>
+    <t>Procuração para outras finalidades</t>
+  </si>
+  <si>
+    <t>POF</t>
+  </si>
+  <si>
+    <t>LEG.11</t>
+  </si>
+  <si>
+    <t>Procuração para habilitar projetistas</t>
+  </si>
+  <si>
+    <t>PPROJ</t>
+  </si>
+  <si>
+    <t>LEG.12</t>
+  </si>
+  <si>
+    <t>Prévia realização de estudos a aprovar pela entidade competente - Artº 121º PDM</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>PDM.19</t>
+  </si>
+  <si>
+    <t>Projeto de reforço sísmico (DWFx)</t>
+  </si>
+  <si>
+    <t>PRS</t>
+  </si>
+  <si>
+    <t>RNT.13</t>
+  </si>
+  <si>
+    <t>Projeto de reforço sísmico (PDF/A)</t>
+  </si>
+  <si>
+    <t>PRS1</t>
+  </si>
+  <si>
+    <t>RNT.14</t>
+  </si>
+  <si>
+    <t>Projeto de reforço sísmico (IFC)</t>
+  </si>
+  <si>
+    <t>PRS2</t>
+  </si>
+  <si>
+    <t>RNT.15</t>
+  </si>
+  <si>
+    <t>Quadro Sinóptico (PDF/A)</t>
+  </si>
+  <si>
+    <t>QS</t>
+  </si>
+  <si>
+    <t>ARQ.31</t>
+  </si>
+  <si>
+    <t>Quadro Sinóptico (XLS)</t>
+  </si>
+  <si>
+    <t>"ODS;XLSX"</t>
+  </si>
+  <si>
+    <t>QS1</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/pages/4510#faq-3</t>
+  </si>
+  <si>
+    <t>Quadro Sinóptico (IFC)</t>
+  </si>
+  <si>
+    <t>QS2</t>
+  </si>
+  <si>
+    <t>ARQ.33</t>
+  </si>
+  <si>
+    <t>Relatório de avaliação de vulnerabilidade sísmica (PDF/A)</t>
+  </si>
+  <si>
+    <t>RAVS</t>
+  </si>
+  <si>
+    <t>RNT.06</t>
+  </si>
+  <si>
+    <t>Relatório de avaliação de vulnerabilidade sísmica (IFC)</t>
+  </si>
+  <si>
+    <t>RAVS1</t>
+  </si>
+  <si>
+    <t>RNT.07</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQ.01</t>
+  </si>
+  <si>
+    <t>Requerimento Execução por Fases</t>
+  </si>
+  <si>
+    <t>REQEF</t>
+  </si>
+  <si>
+    <t>REQ.04</t>
+  </si>
+  <si>
+    <t>Requerimento Ocupação da Via Pública</t>
+  </si>
+  <si>
+    <t>REQOVP</t>
+  </si>
+  <si>
+    <t>REQ.05</t>
+  </si>
+  <si>
+    <t>Relatório Prévio para Bens Culturais Imóveis</t>
+  </si>
+  <si>
+    <t>RPBCI</t>
+  </si>
+  <si>
+    <t>ARQ.53</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Plano de Acessibilidades</t>
+  </si>
+  <si>
+    <t>SEGAC</t>
+  </si>
+  <si>
+    <t>PAC.05</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do técnico autor do projeto que comprove que a desconformidade com as normas em vigor não é originada nem agravada pela operação de reabilitação urbana</t>
+  </si>
+  <si>
+    <t>SEGAP</t>
+  </si>
+  <si>
+    <t>ARQ.14</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil  do autor do Relatório de avaliação sísmica</t>
+  </si>
+  <si>
+    <t>SEGARA</t>
+  </si>
+  <si>
+    <t>RNT.05</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Coordenador do Projeto</t>
+  </si>
+  <si>
+    <t>SEGCP</t>
+  </si>
+  <si>
+    <t>ARQ.04</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Técnico Responsável pela instalação de andaimes, tapumes, gruas ou outros</t>
+  </si>
+  <si>
+    <t>SEGESP</t>
+  </si>
+  <si>
+    <t>ESP.02</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do autor do Levantamento Topográfico</t>
+  </si>
+  <si>
+    <t>SEGLT</t>
+  </si>
+  <si>
+    <t>TOP.09</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Projeto de Arquitetura</t>
+  </si>
+  <si>
+    <t>SEGPA</t>
+  </si>
+  <si>
+    <t>ARQ.09</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do autor do Projeto de reforço sísmico</t>
+  </si>
+  <si>
+    <t>SEGPRS</t>
+  </si>
+  <si>
+    <t>RNT.12</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do autor do Estudo de conformidade com Regulamento Geral do Ruído</t>
+  </si>
+  <si>
+    <t>SEGRGR</t>
+  </si>
+  <si>
+    <t>RGR.05</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Projeto de reforço sísmico (IFC)</t>
+  </si>
+  <si>
+    <t>TRAPR1</t>
+  </si>
+  <si>
+    <t>RNT.10</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32326/anexo_i__termo_de_responsabilidade_do_autor_do_projeto_fe_03_aet.docx</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Projeto de reforço sísmico</t>
+  </si>
+  <si>
+    <t>TRAPRS</t>
+  </si>
+  <si>
+    <t>RNT.09</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Relatório de avaliação sísmica (IFC)</t>
+  </si>
+  <si>
+    <t>TRARA1</t>
+  </si>
+  <si>
+    <t>RNT.03</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Relatório de avaliação sísmica (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRARAS</t>
+  </si>
+  <si>
+    <t>RNT.02</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Coordenador do Projeto (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRCP</t>
+  </si>
+  <si>
+    <t>ARQ.01</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32328/anexo_iii___termo_de_responsabilidade_coordenador_de_projetos_fe_03_02_aew_v_00.docx</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Coordenador do Projeto (IFC)</t>
+  </si>
+  <si>
+    <t>TRCP1</t>
+  </si>
+  <si>
+    <t>ARQ.02</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Técnico Responsável pela instalação de andaimes, tapumes, gruas ou outros</t>
+  </si>
+  <si>
+    <t>TRESP</t>
+  </si>
+  <si>
+    <t>ESP.01</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32327/anexo_ii___termo_de_responsabilidade_do_autor_do_projeto_de_especialidade_fe_03_02_aeu_v_00.docx</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Levantamento Topográfico (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRLT</t>
+  </si>
+  <si>
+    <t>TOP.06</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Levantamento Topográfico (IFC)</t>
+  </si>
+  <si>
+    <t>TRLT1</t>
+  </si>
+  <si>
+    <t>TOP.07</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Plano de Acessibilidades (IFC)</t>
+  </si>
+  <si>
+    <t>TRPAC1</t>
+  </si>
+  <si>
+    <t>PAC.03</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Plano de Acessibilidades (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRPACE</t>
+  </si>
+  <si>
+    <t>PAC.02</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Projeto de Arquitetura (IFC)</t>
+  </si>
+  <si>
+    <t>TRPAR1</t>
+  </si>
+  <si>
     <t>ARQ.07</t>
   </si>
   <si>
-    <t>Certidão Negativa da Conservatória do Registo Predial</t>
-[...62 lines deleted...]
-    <t>DCIPPA</t>
+    <t>Termo de Responsabilidade do Projeto de Arquitetura (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRPARC</t>
   </si>
   <si>
     <t>ARQ.06</t>
   </si>
   <si>
-    <t>Comprovativo da solicitação da consulta a entidades externas</t>
-[...284 lines deleted...]
-    <t>PIOUT</t>
+    <t>Termo de Responsabilidade do autor do Estudo de conformidade com Regulamento Geral do Ruído (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRRGR</t>
+  </si>
+  <si>
+    <t>RGR.02</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Estudo de conformidade com Regulamento Geral do Ruído (IFC)</t>
+  </si>
+  <si>
+    <t>TRRGR1</t>
+  </si>
+  <si>
+    <t>RGR.03</t>
+  </si>
+  <si>
+    <t>Termo de responsabilidade do técnico autor do projeto que comprove que a desconformidade com as normas em vigor não é originada nem agravada pela operação de reabilitação urbana (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRTAP</t>
+  </si>
+  <si>
+    <t>ARQ.11</t>
+  </si>
+  <si>
+    <t>Termo de responsabilidade do técnico autor do projeto que comprove que a desconformidade com as normas em vigor não é originada nem agravada pela operação de reabilitação urbana (IFC)</t>
+  </si>
+  <si>
+    <t>TRTAP1</t>
   </si>
   <si>
     <t>ARQ.12</t>
-  </si>
-[...235 lines deleted...]
-    <t>RGR.02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -1038,51 +1809,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1113,1835 +1884,4271 @@
       </c>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="2" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E20" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="2" t="s">
+      <c r="H20" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B21" t="s">
-[...11 lines deleted...]
-      <c r="F21" s="2" t="s">
+      <c r="H21" s="2" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>81</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="I26" s="2" t="s">
         <v>94</v>
-      </c>
-[...22 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B27" t="s">
-[...14 lines deleted...]
-      <c r="G27" s="2" t="s">
+      <c r="H27" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="H27" s="2" t="s">
+      <c r="I27" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>101</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F30" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G30" s="2" t="s">
+      <c r="H30" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G31" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B31" t="s">
-[...5 lines deleted...]
-      <c r="D31" t="s">
+      <c r="H31" s="2" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="H32" s="2" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>118</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
         <v>16</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
         <v>16</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
         <v>16</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
         <v>16</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
         <v>16</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
         <v>16</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
         <v>16</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
         <v>16</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
         <v>16</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
         <v>16</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
         <v>16</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
         <v>16</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
         <v>16</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
         <v>16</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>176</v>
+        <v>104</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>179</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
         <v>16</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
         <v>16</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B54" t="s">
         <v>16</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
         <v>16</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="I55" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
         <v>16</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
         <v>16</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="B58" t="s">
         <v>16</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="I58" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
         <v>16</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B60" t="s">
         <v>16</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="I60" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B61" t="s">
         <v>16</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="I61" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="C62" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="E62" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>213</v>
+        <v>139</v>
       </c>
       <c r="I62" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B63" t="s">
         <v>16</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="E63" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>12</v>
+        <v>208</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>216</v>
+        <v>191</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>210</v>
+      </c>
+      <c r="B64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>205</v>
+      </c>
+      <c r="E64" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>214</v>
+      </c>
+      <c r="B65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" t="s">
+        <v>205</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" t="s">
         <v>217</v>
       </c>
-      <c r="B64" t="s">
-[...14 lines deleted...]
-      <c r="G64" s="2" t="s">
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" t="s">
+        <v>205</v>
+      </c>
+      <c r="E66" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G66" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="H64" s="2" t="s">
+      <c r="H66" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="I64" s="2" t="s">
-        <v>15</v>
+      <c r="I66" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
+        <v>220</v>
+      </c>
+      <c r="B67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" t="s">
+        <v>223</v>
+      </c>
+      <c r="B68" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" t="s">
+        <v>19</v>
+      </c>
+      <c r="E68" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" t="s">
+        <v>226</v>
+      </c>
+      <c r="B69" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>205</v>
+      </c>
+      <c r="E69" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>229</v>
+      </c>
+      <c r="B70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" t="s">
+        <v>205</v>
+      </c>
+      <c r="E70" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>233</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" t="s">
+        <v>205</v>
+      </c>
+      <c r="E71" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" t="s">
+        <v>236</v>
+      </c>
+      <c r="B72" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" t="s">
+        <v>205</v>
+      </c>
+      <c r="E72" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" t="s">
+        <v>239</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>18</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" t="s">
+        <v>242</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" t="s">
+        <v>245</v>
+      </c>
+      <c r="B75" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" t="s">
+        <v>248</v>
+      </c>
+      <c r="B76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" t="s">
+        <v>251</v>
+      </c>
+      <c r="B77" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" t="s">
+        <v>205</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" t="s">
+        <v>254</v>
+      </c>
+      <c r="B78" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" t="s">
+        <v>205</v>
+      </c>
+      <c r="E78" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" t="s">
+        <v>257</v>
+      </c>
+      <c r="B79" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" t="s">
+        <v>18</v>
+      </c>
+      <c r="D79" t="s">
+        <v>205</v>
+      </c>
+      <c r="E79" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>18</v>
+      </c>
+      <c r="D80" t="s">
+        <v>205</v>
+      </c>
+      <c r="E80" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" t="s">
+        <v>263</v>
+      </c>
+      <c r="B81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" t="s">
+        <v>205</v>
+      </c>
+      <c r="E81" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" t="s">
+        <v>266</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>205</v>
+      </c>
+      <c r="E82" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="I82" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" t="s">
+        <v>269</v>
+      </c>
+      <c r="B83" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" t="s">
+        <v>270</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" t="s">
+        <v>274</v>
+      </c>
+      <c r="B84" t="s">
+        <v>278</v>
+      </c>
+      <c r="C84" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" t="s">
+        <v>275</v>
+      </c>
+      <c r="E84" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="I84" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" t="s">
+        <v>279</v>
+      </c>
+      <c r="B85" t="s">
+        <v>278</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>275</v>
+      </c>
+      <c r="E85" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" t="s">
+        <v>278</v>
+      </c>
+      <c r="C86" t="s">
+        <v>18</v>
+      </c>
+      <c r="D86" t="s">
+        <v>205</v>
+      </c>
+      <c r="E86" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" t="s">
+        <v>278</v>
+      </c>
+      <c r="C87" t="s">
+        <v>18</v>
+      </c>
+      <c r="D87" t="s">
+        <v>275</v>
+      </c>
+      <c r="E87" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" t="s">
+        <v>16</v>
+      </c>
+      <c r="C88" t="s">
+        <v>18</v>
+      </c>
+      <c r="D88" t="s">
+        <v>205</v>
+      </c>
+      <c r="E88" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" t="s">
+        <v>16</v>
+      </c>
+      <c r="C89" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" t="s">
+        <v>205</v>
+      </c>
+      <c r="E89" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" t="s">
+        <v>294</v>
+      </c>
+      <c r="B90" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" t="s">
+        <v>205</v>
+      </c>
+      <c r="E90" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" t="s">
+        <v>278</v>
+      </c>
+      <c r="C91" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" t="s">
+        <v>205</v>
+      </c>
+      <c r="E91" t="s">
+        <v>10</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" t="s">
+        <v>300</v>
+      </c>
+      <c r="B92" t="s">
+        <v>278</v>
+      </c>
+      <c r="C92" t="s">
+        <v>18</v>
+      </c>
+      <c r="D92" t="s">
+        <v>205</v>
+      </c>
+      <c r="E92" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" t="s">
+        <v>18</v>
+      </c>
+      <c r="D93" t="s">
+        <v>19</v>
+      </c>
+      <c r="E93" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" t="s">
+        <v>306</v>
+      </c>
+      <c r="B94" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" t="s">
+        <v>18</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>10</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" t="s">
+        <v>309</v>
+      </c>
+      <c r="B95" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>19</v>
+      </c>
+      <c r="E95" t="s">
+        <v>10</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>205</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" t="s">
+        <v>316</v>
+      </c>
+      <c r="B97" t="s">
+        <v>16</v>
+      </c>
+      <c r="C97" t="s">
+        <v>18</v>
+      </c>
+      <c r="D97" t="s">
+        <v>205</v>
+      </c>
+      <c r="E97" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" t="s">
+        <v>320</v>
+      </c>
+      <c r="B98" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" t="s">
+        <v>18</v>
+      </c>
+      <c r="D98" t="s">
+        <v>205</v>
+      </c>
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" t="s">
+        <v>323</v>
+      </c>
+      <c r="B99" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" t="s">
+        <v>205</v>
+      </c>
+      <c r="E99" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>326</v>
+      </c>
+      <c r="B100" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>205</v>
+      </c>
+      <c r="E100" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>329</v>
+      </c>
+      <c r="B101" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" t="s">
+        <v>18</v>
+      </c>
+      <c r="D101" t="s">
+        <v>205</v>
+      </c>
+      <c r="E101" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" t="s">
+        <v>332</v>
+      </c>
+      <c r="B102" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" t="s">
+        <v>18</v>
+      </c>
+      <c r="D102" t="s">
+        <v>205</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" t="s">
+        <v>335</v>
+      </c>
+      <c r="B103" t="s">
+        <v>16</v>
+      </c>
+      <c r="C103" t="s">
+        <v>18</v>
+      </c>
+      <c r="D103" t="s">
+        <v>205</v>
+      </c>
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" t="s">
+        <v>338</v>
+      </c>
+      <c r="B104" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>205</v>
+      </c>
+      <c r="E104" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" t="s">
+        <v>341</v>
+      </c>
+      <c r="B105" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" t="s">
+        <v>18</v>
+      </c>
+      <c r="D105" t="s">
+        <v>205</v>
+      </c>
+      <c r="E105" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" t="s">
+        <v>344</v>
+      </c>
+      <c r="B106" t="s">
+        <v>16</v>
+      </c>
+      <c r="C106" t="s">
+        <v>18</v>
+      </c>
+      <c r="D106" t="s">
+        <v>205</v>
+      </c>
+      <c r="E106" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" t="s">
+        <v>347</v>
+      </c>
+      <c r="B107" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" t="s">
+        <v>205</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" t="s">
+        <v>350</v>
+      </c>
+      <c r="B108" t="s">
+        <v>16</v>
+      </c>
+      <c r="C108" t="s">
+        <v>18</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" t="s">
+        <v>353</v>
+      </c>
+      <c r="B109" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" t="s">
+        <v>356</v>
+      </c>
+      <c r="B110" t="s">
+        <v>16</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" t="s">
+        <v>359</v>
+      </c>
+      <c r="B111" t="s">
+        <v>16</v>
+      </c>
+      <c r="C111" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" t="s">
+        <v>205</v>
+      </c>
+      <c r="E111" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" t="s">
+        <v>362</v>
+      </c>
+      <c r="B112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" t="s">
+        <v>205</v>
+      </c>
+      <c r="E112" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="I112" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" t="s">
+        <v>365</v>
+      </c>
+      <c r="B113" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" t="s">
+        <v>18</v>
+      </c>
+      <c r="D113" t="s">
+        <v>205</v>
+      </c>
+      <c r="E113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" t="s">
+        <v>368</v>
+      </c>
+      <c r="B114" t="s">
+        <v>16</v>
+      </c>
+      <c r="C114" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" t="s">
+        <v>371</v>
+      </c>
+      <c r="B115" t="s">
+        <v>16</v>
+      </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>18</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" t="s">
+        <v>375</v>
+      </c>
+      <c r="B116" t="s">
+        <v>16</v>
+      </c>
+      <c r="C116" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>10</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="I116" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" t="s">
+        <v>378</v>
+      </c>
+      <c r="B117" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" t="s">
+        <v>381</v>
+      </c>
+      <c r="B118" t="s">
+        <v>16</v>
+      </c>
+      <c r="C118" t="s">
+        <v>18</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="I118" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" t="s">
+        <v>384</v>
+      </c>
+      <c r="B119" t="s">
+        <v>16</v>
+      </c>
+      <c r="C119" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>18</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" t="s">
+        <v>387</v>
+      </c>
+      <c r="B120" t="s">
+        <v>16</v>
+      </c>
+      <c r="C120" t="s">
+        <v>18</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" t="s">
+        <v>390</v>
+      </c>
+      <c r="B121" t="s">
+        <v>16</v>
+      </c>
+      <c r="C121" t="s">
+        <v>18</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" t="s">
+        <v>393</v>
+      </c>
+      <c r="B122" t="s">
+        <v>16</v>
+      </c>
+      <c r="C122" t="s">
+        <v>18</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>10</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="I122" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" t="s">
+        <v>396</v>
+      </c>
+      <c r="B123" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>19</v>
+      </c>
+      <c r="E123" t="s">
+        <v>10</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" t="s">
+        <v>399</v>
+      </c>
+      <c r="B124" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>19</v>
+      </c>
+      <c r="E124" t="s">
+        <v>18</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" t="s">
+        <v>402</v>
+      </c>
+      <c r="B125" t="s">
+        <v>16</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>19</v>
+      </c>
+      <c r="E125" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" t="s">
+        <v>405</v>
+      </c>
+      <c r="B126" t="s">
+        <v>16</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>19</v>
+      </c>
+      <c r="E126" t="s">
+        <v>18</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="I126" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" t="s">
+        <v>408</v>
+      </c>
+      <c r="B127" t="s">
+        <v>16</v>
+      </c>
+      <c r="C127" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" t="s">
+        <v>19</v>
+      </c>
+      <c r="E127" t="s">
+        <v>10</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" t="s">
+        <v>411</v>
+      </c>
+      <c r="B128" t="s">
+        <v>16</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>19</v>
+      </c>
+      <c r="E128" t="s">
+        <v>10</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" t="s">
+        <v>414</v>
+      </c>
+      <c r="B129" t="s">
+        <v>16</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>19</v>
+      </c>
+      <c r="E129" t="s">
+        <v>18</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" t="s">
+        <v>417</v>
+      </c>
+      <c r="B130" t="s">
+        <v>16</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>19</v>
+      </c>
+      <c r="E130" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="I130" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" t="s">
+        <v>420</v>
+      </c>
+      <c r="B131" t="s">
+        <v>16</v>
+      </c>
+      <c r="C131" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" t="s">
+        <v>19</v>
+      </c>
+      <c r="E131" t="s">
+        <v>10</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" t="s">
+        <v>423</v>
+      </c>
+      <c r="B132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" t="s">
+        <v>18</v>
+      </c>
+      <c r="D132" t="s">
+        <v>19</v>
+      </c>
+      <c r="E132" t="s">
+        <v>10</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="I132" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" t="s">
+        <v>427</v>
+      </c>
+      <c r="B133" t="s">
+        <v>16</v>
+      </c>
+      <c r="C133" t="s">
+        <v>18</v>
+      </c>
+      <c r="D133" t="s">
+        <v>19</v>
+      </c>
+      <c r="E133" t="s">
+        <v>10</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="I133" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" t="s">
+        <v>430</v>
+      </c>
+      <c r="B134" t="s">
+        <v>16</v>
+      </c>
+      <c r="C134" t="s">
+        <v>18</v>
+      </c>
+      <c r="D134" t="s">
+        <v>19</v>
+      </c>
+      <c r="E134" t="s">
+        <v>10</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="H134" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="I134" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" t="s">
+        <v>433</v>
+      </c>
+      <c r="B135" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" t="s">
+        <v>18</v>
+      </c>
+      <c r="D135" t="s">
+        <v>19</v>
+      </c>
+      <c r="E135" t="s">
+        <v>10</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="I135" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" t="s">
+        <v>436</v>
+      </c>
+      <c r="B136" t="s">
+        <v>16</v>
+      </c>
+      <c r="C136" t="s">
+        <v>18</v>
+      </c>
+      <c r="D136" t="s">
+        <v>19</v>
+      </c>
+      <c r="E136" t="s">
+        <v>18</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="I136" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" t="s">
+        <v>440</v>
+      </c>
+      <c r="B137" t="s">
+        <v>16</v>
+      </c>
+      <c r="C137" t="s">
+        <v>18</v>
+      </c>
+      <c r="D137" t="s">
+        <v>19</v>
+      </c>
+      <c r="E137" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="I137" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" t="s">
+        <v>443</v>
+      </c>
+      <c r="B138" t="s">
+        <v>16</v>
+      </c>
+      <c r="C138" t="s">
+        <v>18</v>
+      </c>
+      <c r="D138" t="s">
+        <v>19</v>
+      </c>
+      <c r="E138" t="s">
+        <v>10</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" t="s">
+        <v>447</v>
+      </c>
+      <c r="B139" t="s">
+        <v>16</v>
+      </c>
+      <c r="C139" t="s">
+        <v>18</v>
+      </c>
+      <c r="D139" t="s">
+        <v>19</v>
+      </c>
+      <c r="E139" t="s">
+        <v>10</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="I139" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" t="s">
+        <v>450</v>
+      </c>
+      <c r="B140" t="s">
+        <v>16</v>
+      </c>
+      <c r="C140" t="s">
+        <v>18</v>
+      </c>
+      <c r="D140" t="s">
+        <v>19</v>
+      </c>
+      <c r="E140" t="s">
+        <v>10</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" t="s">
+        <v>453</v>
+      </c>
+      <c r="B141" t="s">
+        <v>16</v>
+      </c>
+      <c r="C141" t="s">
+        <v>18</v>
+      </c>
+      <c r="D141" t="s">
+        <v>19</v>
+      </c>
+      <c r="E141" t="s">
+        <v>10</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="H141" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="I141" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" t="s">
+        <v>456</v>
+      </c>
+      <c r="B142" t="s">
+        <v>16</v>
+      </c>
+      <c r="C142" t="s">
+        <v>18</v>
+      </c>
+      <c r="D142" t="s">
+        <v>19</v>
+      </c>
+      <c r="E142" t="s">
+        <v>10</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="I142" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" t="s">
+        <v>459</v>
+      </c>
+      <c r="B143" t="s">
+        <v>16</v>
+      </c>
+      <c r="C143" t="s">
+        <v>18</v>
+      </c>
+      <c r="D143" t="s">
+        <v>19</v>
+      </c>
+      <c r="E143" t="s">
+        <v>10</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="I143" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" t="s">
+        <v>462</v>
+      </c>
+      <c r="B144" t="s">
+        <v>16</v>
+      </c>
+      <c r="C144" t="s">
+        <v>18</v>
+      </c>
+      <c r="D144" t="s">
+        <v>19</v>
+      </c>
+      <c r="E144" t="s">
+        <v>18</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="H144" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="I144" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" t="s">
+        <v>465</v>
+      </c>
+      <c r="B145" t="s">
+        <v>16</v>
+      </c>
+      <c r="C145" t="s">
+        <v>18</v>
+      </c>
+      <c r="D145" t="s">
+        <v>19</v>
+      </c>
+      <c r="E145" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" t="s">
+        <v>468</v>
+      </c>
+      <c r="B146" t="s">
+        <v>16</v>
+      </c>
+      <c r="C146" t="s">
+        <v>18</v>
+      </c>
+      <c r="D146" t="s">
+        <v>19</v>
+      </c>
+      <c r="E146" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="H146" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="I146" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" t="s">
+        <v>471</v>
+      </c>
+      <c r="B147" t="s">
+        <v>16</v>
+      </c>
+      <c r="C147" t="s">
+        <v>18</v>
+      </c>
+      <c r="D147" t="s">
+        <v>19</v>
+      </c>
+      <c r="E147" t="s">
+        <v>18</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" t="s">
+        <v>474</v>
+      </c>
+      <c r="B148" t="s">
+        <v>16</v>
+      </c>
+      <c r="C148" t="s">
+        <v>18</v>
+      </c>
+      <c r="D148" t="s">
+        <v>19</v>
+      </c>
+      <c r="E148" t="s">
+        <v>10</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="H148" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="I148" s="2" t="s">
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anexos</vt:lpstr>