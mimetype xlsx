--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -11,584 +11,854 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Anexos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="659" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="268">
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>N.º Máximo de Ficheiros</t>
   </si>
   <si>
     <t>Necessita Assinatura Digital</t>
   </si>
   <si>
     <t>Tamanho Máximo</t>
   </si>
   <si>
     <t>Obrigatório</t>
   </si>
   <si>
     <t>Extensões Permitidas</t>
   </si>
   <si>
     <t>Código de Tipo de Documento</t>
   </si>
   <si>
     <t>Prefixo</t>
   </si>
   <si>
     <t>Ficheiro para Download</t>
   </si>
   <si>
+    <t>Anexo IC (PDF/A)</t>
+  </si>
+  <si>
+    <t>Sim</t>
+  </si>
+  <si>
+    <t>1 MB</t>
+  </si>
+  <si>
+    <t>PDFA</t>
+  </si>
+  <si>
+    <t>AIC</t>
+  </si>
+  <si>
+    <t>OUT.26</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32321/anexo_i_c___sintese_urbanistica_de_obras_de_edificacao_ou_obras_de_demolicao_an_03_02_adx.docx</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Anexo IC (IFC)</t>
+  </si>
+  <si>
+    <t>Não</t>
+  </si>
+  <si>
+    <t>IFC</t>
+  </si>
+  <si>
+    <t>AIC1</t>
+  </si>
+  <si>
+    <t>OUT.27</t>
+  </si>
+  <si>
+    <t>Anexo IE (PDF/A)</t>
+  </si>
+  <si>
+    <t>AIE</t>
+  </si>
+  <si>
+    <t>OUT.30</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32324/anexo_i_e___identificacao_dos_projetos_de_especialidade_an_03_02_adz.docx</t>
+  </si>
+  <si>
+    <t>Anexo IE (IFC)</t>
+  </si>
+  <si>
+    <t>AIE1</t>
+  </si>
+  <si>
+    <t>OUT.31</t>
+  </si>
+  <si>
     <t>Calendarização da execução da obra (PDF/A)</t>
   </si>
   <si>
-    <t>Sim</t>
-[...1 lines deleted...]
-  <si>
     <t>5 MB</t>
   </si>
   <si>
+    <t>CEO</t>
+  </si>
+  <si>
+    <t>ARQ.15</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Calendarização da execução da obra (IFC)</t>
+  </si>
+  <si>
+    <t>CEO1</t>
+  </si>
+  <si>
+    <t>ARQ.16</t>
+  </si>
+  <si>
+    <t>Certidão Negativa da Conservatória do Registo Predial</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>LEG.02</t>
+  </si>
+  <si>
+    <t>Cópia do Projecto submetido a parecer, devidamente autenticado</t>
+  </si>
+  <si>
+    <t>CPPEX</t>
+  </si>
+  <si>
+    <t>PEX.02</t>
+  </si>
+  <si>
+    <t>Certidão de teor da Conservatória Predial atualizada (ou código da Certidão permanente de Registo Predial)</t>
+  </si>
+  <si>
     <t>PDF</t>
   </si>
   <si>
-    <t>CEO</t>
+    <t>CTC</t>
+  </si>
+  <si>
+    <t>LEG.01</t>
+  </si>
+  <si>
+    <t>Certidão de teor da Conservatória Comercial (ou código da Certidão permanente de Registo Comercial)</t>
+  </si>
+  <si>
+    <t>CTCC</t>
+  </si>
+  <si>
+    <t>LEG.03</t>
+  </si>
+  <si>
+    <t>Declaração do comunicante da ausência de pronúncia da entidade externa no prazo legal</t>
+  </si>
+  <si>
+    <t>DAPEX</t>
+  </si>
+  <si>
+    <t>PEX.04</t>
+  </si>
+  <si>
+    <t>Declaração de conformidade dos limites constantes do parecer favorável da Informação Prévia - Autor do Projeto</t>
+  </si>
+  <si>
+    <t>DCIPPA</t>
+  </si>
+  <si>
+    <t>ARQ.10</t>
+  </si>
+  <si>
+    <t>Comprovativo da solicitação da consulta a entidades externas</t>
+  </si>
+  <si>
+    <t>DCPEX</t>
+  </si>
+  <si>
+    <t>PEX.03</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Levantamento Topográfico</t>
+  </si>
+  <si>
+    <t>DHPLT</t>
+  </si>
+  <si>
+    <t>TOP.08</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Projeto de Arquitetura</t>
+  </si>
+  <si>
+    <t>DHPPA</t>
+  </si>
+  <si>
+    <t>ARQ.08</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Projeto de Demolição</t>
+  </si>
+  <si>
+    <t>DHPPD</t>
+  </si>
+  <si>
+    <t>DEM.03</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Projeto de Estabilidade, Escavação e Contenção Periférica</t>
+  </si>
+  <si>
+    <t>DHPPE</t>
+  </si>
+  <si>
+    <t>EST.04</t>
+  </si>
+  <si>
+    <t>Declaração de habilitação profissional ou código por associação pública de natureza profissional - Plano de Prevenção e Gestão de Resíduos de Construção e Demolição</t>
+  </si>
+  <si>
+    <t>DHPPPG</t>
+  </si>
+  <si>
+    <t>DEM.27</t>
+  </si>
+  <si>
+    <t>Documento comprovativo da qualidade de titular</t>
+  </si>
+  <si>
+    <t>DOCTIT</t>
+  </si>
+  <si>
+    <t>LEG.04</t>
+  </si>
+  <si>
+    <t>Documento com identificação de outros titulares</t>
+  </si>
+  <si>
+    <t>DOUT</t>
+  </si>
+  <si>
+    <t>LEG.10</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/25674/identificacao_dos_demais_titulares_fe_03_02_av_v_01_6mar2025.docx</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Estimativa do custo total da obra (PDF/A)</t>
+  </si>
+  <si>
+    <t>ECTO</t>
+  </si>
+  <si>
+    <t>ARQ.17</t>
+  </si>
+  <si>
+    <t>Estimativa do custo total da obra (IFC)</t>
+  </si>
+  <si>
+    <t>ECTO1</t>
+  </si>
+  <si>
+    <t>ARQ.18</t>
+  </si>
+  <si>
+    <t>Ficha do Instituto Nacional de Estatística (Q1, Q2, Q3, Q6)</t>
+  </si>
+  <si>
+    <t>FINEI</t>
+  </si>
+  <si>
+    <t>ARQ.21</t>
+  </si>
+  <si>
+    <t>Fundamentação da não entrega do Projeto de Estabilidade, Escavação e Contenção Periférica</t>
+  </si>
+  <si>
+    <t>FNPE</t>
+  </si>
+  <si>
+    <t>EST.01</t>
+  </si>
+  <si>
+    <t>Fotografia</t>
+  </si>
+  <si>
+    <t>30 MB</t>
+  </si>
+  <si>
+    <t>FOTO</t>
+  </si>
+  <si>
+    <t>ARQ.20</t>
+  </si>
+  <si>
+    <t>Índice (PDF/A)</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>OUT.20</t>
+  </si>
+  <si>
+    <t>Índice (IFC)</t>
+  </si>
+  <si>
+    <t>IND1</t>
+  </si>
+  <si>
+    <t>OUT.21</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (DXF,DWG)</t>
+  </si>
+  <si>
+    <t>DWG;DXF</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>TOP.03</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (DWFx)</t>
+  </si>
+  <si>
+    <t>DWFX;ASICS;ZIP</t>
+  </si>
+  <si>
+    <t>LT1</t>
+  </si>
+  <si>
+    <t>TOP.02</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (PDF/A)</t>
+  </si>
+  <si>
+    <t>LT2</t>
+  </si>
+  <si>
+    <t>TOP.04</t>
+  </si>
+  <si>
+    <t>Levantamento topográfico (IFC)</t>
+  </si>
+  <si>
+    <t>LT3</t>
+  </si>
+  <si>
+    <t>TOP.05</t>
+  </si>
+  <si>
+    <t>Memória descritiva da demolição, esclarecendo devidamente a pretensão (PDF/A)</t>
+  </si>
+  <si>
+    <t>MDD</t>
+  </si>
+  <si>
+    <t>DEM.10</t>
+  </si>
+  <si>
+    <t>Memória descritiva da demolição, esclarecendo devidamente a pretensão (IFC)</t>
+  </si>
+  <si>
+    <t>MDD1</t>
+  </si>
+  <si>
+    <t>DEM.11</t>
+  </si>
+  <si>
+    <t>Memória descritiva e justificativa acompanhada de proposta esquemática devidamente cotada</t>
+  </si>
+  <si>
+    <t>MDESP</t>
+  </si>
+  <si>
+    <t>ESP.03</t>
+  </si>
+  <si>
+    <t>Planta de Localização e Extrato do instrumento urbanístico em vigor (PDM/PU/PP)</t>
+  </si>
+  <si>
+    <t>25 MB</t>
+  </si>
+  <si>
+    <t>PDFA;KML</t>
+  </si>
+  <si>
+    <t>PDM</t>
+  </si>
+  <si>
+    <t>TOP.01</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (DWFx)</t>
+  </si>
+  <si>
+    <t>50 MB</t>
+  </si>
+  <si>
+    <t>PDOUT</t>
+  </si>
+  <si>
+    <t>OUT.03</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (DXF, DWG)</t>
+  </si>
+  <si>
+    <t>PDOUT1</t>
+  </si>
+  <si>
+    <t>OUT.04</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (PDF/A)</t>
+  </si>
+  <si>
+    <t>PDOUT2</t>
+  </si>
+  <si>
+    <t>OUT.06</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (IFC)</t>
+  </si>
+  <si>
+    <t>PDOUT3</t>
+  </si>
+  <si>
+    <t>OUT.05</t>
+  </si>
+  <si>
+    <t>Peças desenhadas do Projeto de Estabilidade, Escavação e Contenção Periférica (DWFx)</t>
+  </si>
+  <si>
+    <t>PDPE</t>
+  </si>
+  <si>
+    <t>EST.08</t>
+  </si>
+  <si>
+    <t>Peças desenhadas do Projeto de Estabilidade, Escavação e Contenção Periférica (PDF/A)</t>
+  </si>
+  <si>
+    <t>PDPE1</t>
+  </si>
+  <si>
+    <t>EST.09</t>
+  </si>
+  <si>
+    <t>Peças desenhadas do Projeto de Estabilidade, Escavação e Contenção Periférica (IFC)</t>
+  </si>
+  <si>
+    <t>PDPE2</t>
+  </si>
+  <si>
+    <t>EST.10</t>
+  </si>
+  <si>
+    <t>Peças escritas de Outros Documentos (PDF/A)</t>
+  </si>
+  <si>
+    <t>PEOUT</t>
+  </si>
+  <si>
+    <t>OUT.01</t>
+  </si>
+  <si>
+    <t>Peças escritas de Outros Documentos (IFC)</t>
+  </si>
+  <si>
+    <t>PEOUT1</t>
+  </si>
+  <si>
+    <t>OUT.02</t>
+  </si>
+  <si>
+    <t>Peças escritas do Projeto de Estabilidade, Escavação e Contenção Periférica (PDF/A)</t>
+  </si>
+  <si>
+    <t>PEPE</t>
+  </si>
+  <si>
+    <t>EST.06</t>
+  </si>
+  <si>
+    <t>Peças escritas do Projeto de Estabilidade, Escavação e Contenção Periférica (IFC)</t>
+  </si>
+  <si>
+    <t>PEPE1</t>
+  </si>
+  <si>
+    <t>EST.07</t>
+  </si>
+  <si>
+    <t>Parecer(es) de Entidade(s) Externa(s)</t>
+  </si>
+  <si>
+    <t>PEX</t>
+  </si>
+  <si>
+    <t>PEX.01</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (DXF,DWG)</t>
+  </si>
+  <si>
+    <t>DXF;DWG;KML</t>
+  </si>
+  <si>
+    <t>PIOUT</t>
+  </si>
+  <si>
+    <t>ARQ.23</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (DWFx)</t>
+  </si>
+  <si>
+    <t>DWFX;KML;ASICS;ZIP</t>
+  </si>
+  <si>
+    <t>PIOUT1</t>
+  </si>
+  <si>
+    <t>ARQ.22</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (PDF/A)</t>
+  </si>
+  <si>
+    <t>PIOUT2</t>
+  </si>
+  <si>
+    <t>ARQ.24</t>
+  </si>
+  <si>
+    <t>Planta de implantação sobre o levantamento topográfico (IFC)</t>
+  </si>
+  <si>
+    <t>PIOUT3</t>
+  </si>
+  <si>
+    <t>ARQ.25</t>
+  </si>
+  <si>
+    <t>Procuração para outras finalidades</t>
+  </si>
+  <si>
+    <t>POF</t>
+  </si>
+  <si>
+    <t>LEG.11</t>
+  </si>
+  <si>
+    <t>Plano de prevenção e gestão de residios de construção e demolição (PDF/A)</t>
+  </si>
+  <si>
+    <t>PPGR</t>
+  </si>
+  <si>
+    <t>DEM.12</t>
+  </si>
+  <si>
+    <t>Plano de prevenção e gestão de residios de construção e demolição (IFC)</t>
+  </si>
+  <si>
+    <t>PPGR1</t>
+  </si>
+  <si>
+    <t>DEM.13</t>
+  </si>
+  <si>
+    <t>Procuração para habilitar projetistas</t>
+  </si>
+  <si>
+    <t>PPROJ</t>
+  </si>
+  <si>
+    <t>LEG.12</t>
+  </si>
+  <si>
+    <t>Quadro Sinóptico (PDF/A)</t>
+  </si>
+  <si>
+    <t>QS</t>
+  </si>
+  <si>
+    <t>ARQ.31</t>
+  </si>
+  <si>
+    <t>Quadro Sinóptico (XLS)</t>
+  </si>
+  <si>
+    <t>"ODS;XLSX"</t>
+  </si>
+  <si>
+    <t>QS1</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/pages/4510#faq-3</t>
+  </si>
+  <si>
+    <t>Quadro Sinóptico (IFC)</t>
+  </si>
+  <si>
+    <t>QS2</t>
+  </si>
+  <si>
+    <t>ARQ.33</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQ.01</t>
+  </si>
+  <si>
+    <t>Requerimento Execução por Fases</t>
+  </si>
+  <si>
+    <t>REQEF</t>
+  </si>
+  <si>
+    <t>REQ.04</t>
+  </si>
+  <si>
+    <t>Requerimento Ocupação da Via Pública</t>
+  </si>
+  <si>
+    <t>REQOVP</t>
+  </si>
+  <si>
+    <t>REQ.05</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Técnico Responsável pela instalação de andaimes, tapumes, gruas ou outros</t>
+  </si>
+  <si>
+    <t>SEGESP</t>
+  </si>
+  <si>
+    <t>ESP.02</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do autor do Levantamento Topográfico</t>
+  </si>
+  <si>
+    <t>SEGLT</t>
+  </si>
+  <si>
+    <t>TOP.09</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Projeto de Arquitetura</t>
+  </si>
+  <si>
+    <t>SEGPA</t>
+  </si>
+  <si>
+    <t>ARQ.09</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Projeto de Demolição</t>
+  </si>
+  <si>
+    <t>SEGPD</t>
+  </si>
+  <si>
+    <t>DEM.04</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Projeto de Estabilidade, Escavação e Contenção Periférica</t>
+  </si>
+  <si>
+    <t>SEGPE</t>
+  </si>
+  <si>
+    <t>EST.05</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil do Plano de Prevenção e Gestão de Resíduos de Construção e Demolição</t>
+  </si>
+  <si>
+    <t>SEGPPG</t>
+  </si>
+  <si>
+    <t>DEM.28</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Projeto de Demolição (IFC)</t>
+  </si>
+  <si>
+    <t>TRDP1</t>
+  </si>
+  <si>
+    <t>DEM.02</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32327/anexo_ii___termo_de_responsabilidade_do_autor_do_projeto_de_especialidade_fe_03_02_aeu_v_00.docx</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Técnico Responsável pela instalação de andaimes, tapumes, gruas ou outros</t>
+  </si>
+  <si>
+    <t>TRESP</t>
+  </si>
+  <si>
+    <t>ESP.01</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Levantamento Topográfico (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRLT</t>
+  </si>
+  <si>
+    <t>TOP.06</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32326/anexo_i__termo_de_responsabilidade_do_autor_do_projeto_fe_03_aet.docx</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do autor do Levantamento Topográfico (IFC)</t>
+  </si>
+  <si>
+    <t>TRLT1</t>
+  </si>
+  <si>
+    <t>TOP.07</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Projeto de Arquitetura (IFC)</t>
+  </si>
+  <si>
+    <t>TRPAR1</t>
   </si>
   <si>
     <t>ARQ.07</t>
   </si>
   <si>
-    <t>-</t>
-[...71 lines deleted...]
-    <t>DCIPPA</t>
+    <t>Termo de Responsabilidade do Projeto de Arquitetura (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRPARC</t>
   </si>
   <si>
     <t>ARQ.06</t>
   </si>
   <si>
-    <t>Comprovativo da solicitação da consulta a entidades externas</t>
-[...332 lines deleted...]
-    <t>SEGPE</t>
+    <t>Termo de Responsabilidade do Projeto de Demolição (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRPD</t>
+  </si>
+  <si>
+    <t>DEM.01</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Projeto de Estabilidade, Escavação e Contenção Periférica (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRPE</t>
+  </si>
+  <si>
+    <t>EST.02</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Projeto de Estabilidade, Escavação e Contenção Periférica (IFC)</t>
+  </si>
+  <si>
+    <t>TRPE1</t>
   </si>
   <si>
     <t>EST.03</t>
   </si>
   <si>
-    <t>Seguro de responsabilidade civil do Plano de Prevenção e Gestão de Resíduos de Construção e Demolição</t>
-[...62 lines deleted...]
-    <t>Termo de Responsabilidade do Plano de Prevenção e Gestão de Resíduos de Construção e Demolição</t>
+    <t>Termo de Responsabilidade do Plano de Prevenção e Gestão de Resíduos de Construção e Demolição (PDF/A)</t>
   </si>
   <si>
     <t>TRPPG</t>
   </si>
   <si>
-    <t>DEM.11</t>
+    <t>DEM.25</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade do Plano de Prevenção e Gestão de Resíduos de Construção e Demolição (IFC)</t>
+  </si>
+  <si>
+    <t>TRPPG1</t>
+  </si>
+  <si>
+    <t>DEM.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -912,51 +1182,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -984,1461 +1254,2273 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="2" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="G18" s="2" t="s">
+      <c r="H18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="H18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...11 lines deleted...]
-      <c r="F19" s="2" t="s">
+      <c r="H19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B20" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I20" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
-[...14 lines deleted...]
-      <c r="G21" s="2" t="s">
+      <c r="I21" s="2" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>88</v>
       </c>
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E24" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="2" t="s">
+      <c r="H24" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="G24" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I24" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="H25" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B25" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I25" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="C26" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I26" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="B29" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I29" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G30" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B30" t="s">
-[...14 lines deleted...]
-      <c r="G30" s="2" t="s">
+      <c r="H30" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="H30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="B31" t="s">
-[...14 lines deleted...]
-      <c r="G31" s="2" t="s">
+      <c r="H31" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I31" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="B32" t="s">
-[...14 lines deleted...]
-      <c r="G32" s="2" t="s">
+      <c r="H32" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="H32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I32" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="B33" t="s">
-[...11 lines deleted...]
-      <c r="F33" s="2" t="s">
+      <c r="H33" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="G33" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I33" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H34" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="B34" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I34" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="G36" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="B36" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="2" t="s">
+      <c r="H36" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="H36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I36" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>134</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E38" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E39" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="E40" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
         <v>16</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E41" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>12</v>
+        <v>109</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
         <v>16</v>
       </c>
       <c r="C42" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E42" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>16</v>
       </c>
       <c r="C43" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="C44" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E44" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="C45" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E45" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
         <v>16</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B47" t="s">
         <v>16</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B48" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B49" t="s">
         <v>16</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>12</v>
+        <v>171</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B50" t="s">
         <v>16</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>12</v>
+        <v>175</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B51" t="s">
         <v>16</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>95</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>95</v>
+      </c>
+      <c r="E54" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>95</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>30</v>
+      </c>
+      <c r="E57" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" t="s">
+        <v>30</v>
+      </c>
+      <c r="E58" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>30</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" t="s">
+        <v>215</v>
+      </c>
+      <c r="B63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" t="s">
+        <v>224</v>
+      </c>
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="I66" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>237</v>
+      </c>
+      <c r="B70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>240</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" t="s">
+        <v>244</v>
+      </c>
+      <c r="B72" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" t="s">
+        <v>247</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" t="s">
+        <v>250</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" t="s">
+        <v>253</v>
+      </c>
+      <c r="B75" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" t="s">
+        <v>259</v>
+      </c>
+      <c r="B77" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" t="s">
+        <v>262</v>
+      </c>
+      <c r="B78" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" t="s">
+        <v>265</v>
+      </c>
+      <c r="B79" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anexos</vt:lpstr>