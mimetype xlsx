--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -1,371 +1,29 @@
-
-[...12 lines deleted...]
-</file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 
-</file>
-[...326 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -684,829 +342,25 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
-
-[...802 lines deleted...]
-</file>