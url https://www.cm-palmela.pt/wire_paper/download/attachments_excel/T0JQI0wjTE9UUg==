--- v0 (2026-09-17)
+++ v1 (2026-10-28)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Anexos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="89">
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>N.º Máximo de Ficheiros</t>
   </si>
   <si>
     <t>Necessita Assinatura Digital</t>
   </si>
   <si>
     <t>Tamanho Máximo</t>
   </si>
   <si>
     <t>Obrigatório</t>
   </si>
   <si>
     <t>Extensões Permitidas</t>
   </si>
   <si>
     <t>Código de Tipo de Documento</t>
   </si>
   <si>
     <t>Prefixo</t>
   </si>
   <si>
@@ -70,252 +70,258 @@
   <si>
     <t>5 MB</t>
   </si>
   <si>
     <t>PDF</t>
   </si>
   <si>
     <t>CTC</t>
   </si>
   <si>
     <t>LEG.01</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Documento comprovativo da contratação do Diretor Técnico da Obra</t>
   </si>
   <si>
     <t>1 MB</t>
   </si>
   <si>
+    <t>PDFA</t>
+  </si>
+  <si>
     <t>DCDTO</t>
   </si>
   <si>
+    <t>EXO.09</t>
+  </si>
+  <si>
+    <t>Comprovativo da prestação de caução</t>
+  </si>
+  <si>
+    <t>DCPC</t>
+  </si>
+  <si>
+    <t>OUT.07</t>
+  </si>
+  <si>
+    <t>Descrição pormenorizada dos lotes com indicação dos artigos matriciais de proveniência</t>
+  </si>
+  <si>
+    <t>Sim</t>
+  </si>
+  <si>
+    <t>DLAM</t>
+  </si>
+  <si>
+    <t>ARQ.66</t>
+  </si>
+  <si>
+    <t>Documento comprovativo da qualidade de titular</t>
+  </si>
+  <si>
+    <t>DOCTIT</t>
+  </si>
+  <si>
+    <t>LEG.04</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (DWFx)</t>
+  </si>
+  <si>
+    <t>50 MB</t>
+  </si>
+  <si>
+    <t>DWFX;ASICS;ZIP</t>
+  </si>
+  <si>
+    <t>PDOUT</t>
+  </si>
+  <si>
+    <t>OUT.03</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (DXF, DWG)</t>
+  </si>
+  <si>
+    <t>DWG;DXF</t>
+  </si>
+  <si>
+    <t>PDOUT1</t>
+  </si>
+  <si>
+    <t>OUT.04</t>
+  </si>
+  <si>
+    <t>Peças desenhadas de Outros Documentos (PDF/A)</t>
+  </si>
+  <si>
+    <t>30 MB</t>
+  </si>
+  <si>
+    <t>PDOUT2</t>
+  </si>
+  <si>
+    <t>OUT.06</t>
+  </si>
+  <si>
+    <t>Peças escritas de Outros Documentos (PDF/A)</t>
+  </si>
+  <si>
+    <t>PEOUT</t>
+  </si>
+  <si>
+    <t>OUT.01</t>
+  </si>
+  <si>
+    <t>Procuração para outras finalidades</t>
+  </si>
+  <si>
+    <t>POF</t>
+  </si>
+  <si>
+    <t>LEG.11</t>
+  </si>
+  <si>
+    <t>Procuração para habilitar projetistas</t>
+  </si>
+  <si>
+    <t>PPROJ</t>
+  </si>
+  <si>
+    <t>LEG.12</t>
+  </si>
+  <si>
+    <t>Planta síntese de loteamento (DXF, DWG)</t>
+  </si>
+  <si>
+    <t>PSL</t>
+  </si>
+  <si>
+    <t>ARQ.59</t>
+  </si>
+  <si>
+    <t>Planta síntese de loteamento (DWFx)</t>
+  </si>
+  <si>
+    <t>PSL1</t>
+  </si>
+  <si>
+    <t>ARQ.58</t>
+  </si>
+  <si>
+    <t>Planta síntese de loteamento (PDF/A)</t>
+  </si>
+  <si>
+    <t>PSL2</t>
+  </si>
+  <si>
+    <t>ARQ.60</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQ.01</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil</t>
+  </si>
+  <si>
+    <t>SEG</t>
+  </si>
+  <si>
+    <t>EXO.12</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil da Direção Técnica da Obra</t>
+  </si>
+  <si>
+    <t>SEGOD</t>
+  </si>
+  <si>
+    <t>EXO.08</t>
+  </si>
+  <si>
+    <t>Seguro de responsabilidade civil da Direção de Fiscalização da Obra</t>
+  </si>
+  <si>
+    <t>SEGOF</t>
+  </si>
+  <si>
+    <t>EXO.04</t>
+  </si>
+  <si>
+    <t>Seguro de acidentes de trabalho</t>
+  </si>
+  <si>
+    <t>SEGURO</t>
+  </si>
+  <si>
+    <t>EXO.11</t>
+  </si>
+  <si>
+    <t>Número do título habilitante para execução da obra emitido pelo IMPIC, I.P.</t>
+  </si>
+  <si>
+    <t>TEICC</t>
+  </si>
+  <si>
+    <t>EXO.10</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade pela Direção de Fiscalização da Obra (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRDFO</t>
+  </si>
+  <si>
+    <t>EXO.01</t>
+  </si>
+  <si>
+    <t>https://www.cm-palmela.pt/cmpalmela/uploads/writer_file/document/32329/anexo_iv___termo_de_responsabilidade_do_diretor_de_obra_ou_de_fiscalizacao_de_obra_fe_03_02_aex.docx</t>
+  </si>
+  <si>
+    <t>Termo de Responsabilidade pela Direção Técnica da Obra (PDF/A)</t>
+  </si>
+  <si>
+    <t>TRDTO</t>
+  </si>
+  <si>
     <t>EXO.05</t>
-  </si>
-[...196 lines deleted...]
-    <t>EXO.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -720,640 +726,640 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>36</v>
-      </c>
-[...16 lines deleted...]
-        <v>35</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G23" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="I23" s="2" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anexos</vt:lpstr>